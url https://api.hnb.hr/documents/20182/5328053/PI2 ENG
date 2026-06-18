--- v2 (2026-02-28)
+++ v3 (2026-06-18)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr date1904="true" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="45" windowWidth="19155" windowHeight="4935"/>
   </bookViews>
   <sheets>
     <sheet name="PI2 ENG" sheetId="1" r:id="rId10"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1764" uniqueCount="49">
   <si>
-    <t>Zagreb, 27.02.2026</t>
+    <t>Zagreb, 10.06.2026</t>
   </si>
   <si>
     <t>CROATIAN NATIONAL BANK</t>
   </si>
   <si>
     <t>Payment Operations Area</t>
   </si>
   <si>
     <t>Payment Operations Supervision Department </t>
   </si>
   <si>
     <t>  </t>
   </si>
   <si>
     <t>OPERATING UNITS AND ACCEPTING DEVICES BY COUNTY - year 2025
 </t>
   </si>
   <si>
     <t>Month: JANUARY</t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
     <t>Operating units</t>
@@ -144,57 +144,57 @@
   <si>
     <t>City of Zagreb</t>
   </si>
   <si>
     <t>          TOTAL</t>
   </si>
   <si>
     <t>* data have been revised from the previous release</t>
   </si>
   <si>
     <t>Month: FEBRUARY</t>
   </si>
   <si>
     <t>Month: MARCH</t>
   </si>
   <si>
     <t>Month: APRIL</t>
   </si>
   <si>
     <t>Month: MAY</t>
   </si>
   <si>
     <t>Month: JUNE</t>
   </si>
   <si>
+    <t>*</t>
+  </si>
+  <si>
     <t>Month: JULY</t>
   </si>
   <si>
     <t>Month: AUGUST</t>
-  </si>
-[...1 lines deleted...]
-    <t>*</t>
   </si>
   <si>
     <t>Month: SEPTEMBER</t>
   </si>
   <si>
     <t>Month: OCTOBER</t>
   </si>
   <si>
     <t>Month: NOVEMBER</t>
   </si>
   <si>
     <t>Month: DECEMBER</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -4830,54 +4830,54 @@
     <row r="184" spans="1:11">
       <c r="A184" t="s" s="5">
         <v>7</v>
       </c>
       <c r="B184" t="s" s="5">
         <v>8</v>
       </c>
       <c r="D184" t="s" s="5">
         <v>9</v>
       </c>
       <c r="F184" t="s" s="5">
         <v>10</v>
       </c>
       <c r="H184" t="s" s="5">
         <v>11</v>
       </c>
       <c r="J184" t="s" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185" t="s" s="6">
         <v>13</v>
       </c>
       <c r="B185" s="7">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C185" t="s" s="6">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="D185" s="7">
         <v>32</v>
       </c>
       <c r="E185" t="s" s="6">
         <v>14</v>
       </c>
       <c r="F185" s="7">
         <v>8</v>
       </c>
       <c r="G185" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H185" s="7">
         <v/>
       </c>
       <c r="I185" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J185" s="7">
         <v>195</v>
       </c>
       <c r="K185" t="s" s="6">
         <v>14</v>
       </c>
@@ -4900,54 +4900,54 @@
       </c>
       <c r="F186" s="7">
         <v>7</v>
       </c>
       <c r="G186" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H186" s="7">
         <v>1</v>
       </c>
       <c r="I186" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J186" s="7">
         <v>79</v>
       </c>
       <c r="K186" t="s" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187" t="s" s="6">
         <v>16</v>
       </c>
       <c r="B187" s="7">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C187" t="s" s="6">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="D187" s="7">
         <v>13</v>
       </c>
       <c r="E187" t="s" s="6">
         <v>14</v>
       </c>
       <c r="F187" s="7">
         <v>1</v>
       </c>
       <c r="G187" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H187" s="7">
         <v>3</v>
       </c>
       <c r="I187" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J187" s="7">
         <v>99</v>
       </c>
       <c r="K187" t="s" s="6">
         <v>14</v>
       </c>
@@ -5075,54 +5075,54 @@
       </c>
       <c r="F191" s="7">
         <v>1</v>
       </c>
       <c r="G191" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H191" s="7">
         <v>1</v>
       </c>
       <c r="I191" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J191" s="7">
         <v>69</v>
       </c>
       <c r="K191" t="s" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192" t="s" s="6">
         <v>21</v>
       </c>
       <c r="B192" s="7">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C192" t="s" s="6">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="D192" s="7">
         <v>37</v>
       </c>
       <c r="E192" t="s" s="6">
         <v>14</v>
       </c>
       <c r="F192" s="7">
         <v>1</v>
       </c>
       <c r="G192" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H192" s="7">
         <v>3</v>
       </c>
       <c r="I192" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J192" s="7">
         <v>410</v>
       </c>
       <c r="K192" t="s" s="6">
         <v>14</v>
       </c>
@@ -5565,51 +5565,51 @@
       </c>
       <c r="F205" s="7">
         <v>19</v>
       </c>
       <c r="G205" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H205" s="7">
         <v>12</v>
       </c>
       <c r="I205" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J205" s="7">
         <v>767</v>
       </c>
       <c r="K205" t="s" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206" t="s" s="8">
         <v>35</v>
       </c>
       <c r="B206" s="9">
-        <v>784</v>
+        <v>781</v>
       </c>
       <c r="C206" t="s" s="8">
         <v>14</v>
       </c>
       <c r="D206" s="9">
         <v>380</v>
       </c>
       <c r="E206" t="s" s="8">
         <v>14</v>
       </c>
       <c r="F206" s="9">
         <v>62</v>
       </c>
       <c r="G206" t="s" s="8">
         <v>14</v>
       </c>
       <c r="H206" s="9">
         <v>36</v>
       </c>
       <c r="I206" t="s" s="8">
         <v>14</v>
       </c>
       <c r="J206" s="9">
         <v>4692</v>
       </c>
@@ -5637,82 +5637,82 @@
         <v>2</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214" t="s" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215" t="s" s="3">
         <v>4</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216" t="s" s="4">
         <v>5</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217" t="s" s="3">
         <v>4</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218" t="s" s="3">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219" t="s" s="5">
         <v>7</v>
       </c>
       <c r="B219" t="s" s="5">
         <v>8</v>
       </c>
       <c r="D219" t="s" s="5">
         <v>9</v>
       </c>
       <c r="F219" t="s" s="5">
         <v>10</v>
       </c>
       <c r="H219" t="s" s="5">
         <v>11</v>
       </c>
       <c r="J219" t="s" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220" t="s" s="6">
         <v>13</v>
       </c>
       <c r="B220" s="7">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C220" t="s" s="6">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="D220" s="7">
         <v>32</v>
       </c>
       <c r="E220" t="s" s="6">
         <v>14</v>
       </c>
       <c r="F220" s="7">
         <v>8</v>
       </c>
       <c r="G220" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H220" s="7">
         <v/>
       </c>
       <c r="I220" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J220" s="7">
         <v>193</v>
       </c>
       <c r="K220" t="s" s="6">
         <v>14</v>
       </c>
@@ -5735,54 +5735,54 @@
       </c>
       <c r="F221" s="7">
         <v>7</v>
       </c>
       <c r="G221" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H221" s="7">
         <v>1</v>
       </c>
       <c r="I221" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J221" s="7">
         <v>80</v>
       </c>
       <c r="K221" t="s" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222" t="s" s="6">
         <v>16</v>
       </c>
       <c r="B222" s="7">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C222" t="s" s="6">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="D222" s="7">
         <v>14</v>
       </c>
       <c r="E222" t="s" s="6">
         <v>14</v>
       </c>
       <c r="F222" s="7">
         <v>1</v>
       </c>
       <c r="G222" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H222" s="7">
         <v>3</v>
       </c>
       <c r="I222" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J222" s="7">
         <v>98</v>
       </c>
       <c r="K222" t="s" s="6">
         <v>14</v>
       </c>
@@ -5910,54 +5910,54 @@
       </c>
       <c r="F226" s="7">
         <v>1</v>
       </c>
       <c r="G226" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H226" s="7">
         <v>1</v>
       </c>
       <c r="I226" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J226" s="7">
         <v>69</v>
       </c>
       <c r="K226" t="s" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="227" spans="1:11">
       <c r="A227" t="s" s="6">
         <v>21</v>
       </c>
       <c r="B227" s="7">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C227" t="s" s="6">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="D227" s="7">
         <v>37</v>
       </c>
       <c r="E227" t="s" s="6">
         <v>14</v>
       </c>
       <c r="F227" s="7">
         <v>1</v>
       </c>
       <c r="G227" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H227" s="7">
         <v>3</v>
       </c>
       <c r="I227" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J227" s="7">
         <v>406</v>
       </c>
       <c r="K227" t="s" s="6">
         <v>14</v>
       </c>
@@ -6400,51 +6400,51 @@
       </c>
       <c r="F240" s="7">
         <v>19</v>
       </c>
       <c r="G240" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H240" s="7">
         <v>12</v>
       </c>
       <c r="I240" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J240" s="7">
         <v>760</v>
       </c>
       <c r="K240" t="s" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241" t="s" s="8">
         <v>35</v>
       </c>
       <c r="B241" s="9">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="C241" t="s" s="8">
         <v>14</v>
       </c>
       <c r="D241" s="9">
         <v>382</v>
       </c>
       <c r="E241" t="s" s="8">
         <v>14</v>
       </c>
       <c r="F241" s="9">
         <v>62</v>
       </c>
       <c r="G241" t="s" s="8">
         <v>14</v>
       </c>
       <c r="H241" s="9">
         <v>38</v>
       </c>
       <c r="I241" t="s" s="8">
         <v>14</v>
       </c>
       <c r="J241" s="9">
         <v>4685</v>
       </c>
@@ -6472,82 +6472,82 @@
         <v>2</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249" t="s" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250" t="s" s="3">
         <v>4</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251" t="s" s="4">
         <v>5</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252" t="s" s="3">
         <v>4</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253" t="s" s="3">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254" t="s" s="5">
         <v>7</v>
       </c>
       <c r="B254" t="s" s="5">
         <v>8</v>
       </c>
       <c r="D254" t="s" s="5">
         <v>9</v>
       </c>
       <c r="F254" t="s" s="5">
         <v>10</v>
       </c>
       <c r="H254" t="s" s="5">
         <v>11</v>
       </c>
       <c r="J254" t="s" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255" t="s" s="6">
         <v>13</v>
       </c>
       <c r="B255" s="7">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C255" t="s" s="6">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="D255" s="7">
         <v>32</v>
       </c>
       <c r="E255" t="s" s="6">
         <v>14</v>
       </c>
       <c r="F255" s="7">
         <v>8</v>
       </c>
       <c r="G255" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H255" s="7">
         <v/>
       </c>
       <c r="I255" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J255" s="7">
         <v>193</v>
       </c>
       <c r="K255" t="s" s="6">
         <v>14</v>
       </c>
@@ -6570,54 +6570,54 @@
       </c>
       <c r="F256" s="7">
         <v>7</v>
       </c>
       <c r="G256" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H256" s="7">
         <v>1</v>
       </c>
       <c r="I256" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J256" s="7">
         <v>80</v>
       </c>
       <c r="K256" t="s" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="257" spans="1:11">
       <c r="A257" t="s" s="6">
         <v>16</v>
       </c>
       <c r="B257" s="7">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C257" t="s" s="6">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D257" s="7">
         <v>14</v>
       </c>
       <c r="E257" t="s" s="6">
         <v>14</v>
       </c>
       <c r="F257" s="7">
         <v>1</v>
       </c>
       <c r="G257" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H257" s="7">
         <v>3</v>
       </c>
       <c r="I257" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J257" s="7">
         <v>98</v>
       </c>
       <c r="K257" t="s" s="6">
         <v>14</v>
       </c>
@@ -6745,54 +6745,54 @@
       </c>
       <c r="F261" s="7">
         <v>1</v>
       </c>
       <c r="G261" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H261" s="7">
         <v>1</v>
       </c>
       <c r="I261" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J261" s="7">
         <v>69</v>
       </c>
       <c r="K261" t="s" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262" t="s" s="6">
         <v>21</v>
       </c>
       <c r="B262" s="7">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C262" t="s" s="6">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="D262" s="7">
         <v>37</v>
       </c>
       <c r="E262" t="s" s="6">
         <v>14</v>
       </c>
       <c r="F262" s="7">
         <v>1</v>
       </c>
       <c r="G262" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H262" s="7">
         <v>2</v>
       </c>
       <c r="I262" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J262" s="7">
         <v>406</v>
       </c>
       <c r="K262" t="s" s="6">
         <v>14</v>
       </c>
@@ -7235,51 +7235,51 @@
       </c>
       <c r="F275" s="7">
         <v>19</v>
       </c>
       <c r="G275" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H275" s="7">
         <v>12</v>
       </c>
       <c r="I275" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J275" s="7">
         <v>760</v>
       </c>
       <c r="K275" t="s" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276" t="s" s="8">
         <v>35</v>
       </c>
       <c r="B276" s="9">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="C276" t="s" s="8">
         <v>14</v>
       </c>
       <c r="D276" s="9">
         <v>382</v>
       </c>
       <c r="E276" t="s" s="8">
         <v>14</v>
       </c>
       <c r="F276" s="9">
         <v>62</v>
       </c>
       <c r="G276" t="s" s="8">
         <v>14</v>
       </c>
       <c r="H276" s="9">
         <v>37</v>
       </c>
       <c r="I276" t="s" s="8">
         <v>14</v>
       </c>
       <c r="J276" s="9">
         <v>4692</v>
       </c>
@@ -7335,54 +7335,54 @@
     <row r="289" spans="1:11">
       <c r="A289" t="s" s="5">
         <v>7</v>
       </c>
       <c r="B289" t="s" s="5">
         <v>8</v>
       </c>
       <c r="D289" t="s" s="5">
         <v>9</v>
       </c>
       <c r="F289" t="s" s="5">
         <v>10</v>
       </c>
       <c r="H289" t="s" s="5">
         <v>11</v>
       </c>
       <c r="J289" t="s" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290" t="s" s="6">
         <v>13</v>
       </c>
       <c r="B290" s="7">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C290" t="s" s="6">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="D290" s="7">
         <v>32</v>
       </c>
       <c r="E290" t="s" s="6">
         <v>14</v>
       </c>
       <c r="F290" s="7">
         <v>8</v>
       </c>
       <c r="G290" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H290" s="7">
         <v/>
       </c>
       <c r="I290" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J290" s="7">
         <v>190</v>
       </c>
       <c r="K290" t="s" s="6">
         <v>14</v>
       </c>
@@ -7405,54 +7405,54 @@
       </c>
       <c r="F291" s="7">
         <v>7</v>
       </c>
       <c r="G291" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H291" s="7">
         <v>1</v>
       </c>
       <c r="I291" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J291" s="7">
         <v>80</v>
       </c>
       <c r="K291" t="s" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292" t="s" s="6">
         <v>16</v>
       </c>
       <c r="B292" s="7">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C292" t="s" s="6">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D292" s="7">
         <v>14</v>
       </c>
       <c r="E292" t="s" s="6">
         <v>14</v>
       </c>
       <c r="F292" s="7">
         <v>1</v>
       </c>
       <c r="G292" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H292" s="7">
         <v>3</v>
       </c>
       <c r="I292" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J292" s="7">
         <v>99</v>
       </c>
       <c r="K292" t="s" s="6">
         <v>14</v>
       </c>
@@ -7580,54 +7580,54 @@
       </c>
       <c r="F296" s="7">
         <v>1</v>
       </c>
       <c r="G296" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H296" s="7">
         <v>1</v>
       </c>
       <c r="I296" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J296" s="7">
         <v>69</v>
       </c>
       <c r="K296" t="s" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="297" spans="1:11">
       <c r="A297" t="s" s="6">
         <v>21</v>
       </c>
       <c r="B297" s="7">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C297" t="s" s="6">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="D297" s="7">
         <v>37</v>
       </c>
       <c r="E297" t="s" s="6">
         <v>14</v>
       </c>
       <c r="F297" s="7">
         <v>1</v>
       </c>
       <c r="G297" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H297" s="7">
         <v>2</v>
       </c>
       <c r="I297" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J297" s="7">
         <v>418</v>
       </c>
       <c r="K297" t="s" s="6">
         <v>14</v>
       </c>
@@ -8070,51 +8070,51 @@
       </c>
       <c r="F310" s="7">
         <v>19</v>
       </c>
       <c r="G310" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H310" s="7">
         <v>12</v>
       </c>
       <c r="I310" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J310" s="7">
         <v>755</v>
       </c>
       <c r="K310" t="s" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="311" spans="1:11">
       <c r="A311" t="s" s="8">
         <v>35</v>
       </c>
       <c r="B311" s="9">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="C311" t="s" s="8">
         <v>14</v>
       </c>
       <c r="D311" s="9">
         <v>376</v>
       </c>
       <c r="E311" t="s" s="8">
         <v>14</v>
       </c>
       <c r="F311" s="9">
         <v>62</v>
       </c>
       <c r="G311" t="s" s="8">
         <v>14</v>
       </c>
       <c r="H311" s="9">
         <v>37</v>
       </c>
       <c r="I311" t="s" s="8">
         <v>14</v>
       </c>
       <c r="J311" s="9">
         <v>4798</v>
       </c>
@@ -8170,54 +8170,54 @@
     <row r="324" spans="1:11">
       <c r="A324" t="s" s="5">
         <v>7</v>
       </c>
       <c r="B324" t="s" s="5">
         <v>8</v>
       </c>
       <c r="D324" t="s" s="5">
         <v>9</v>
       </c>
       <c r="F324" t="s" s="5">
         <v>10</v>
       </c>
       <c r="H324" t="s" s="5">
         <v>11</v>
       </c>
       <c r="J324" t="s" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="325" spans="1:11">
       <c r="A325" t="s" s="6">
         <v>13</v>
       </c>
       <c r="B325" s="7">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C325" t="s" s="6">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="D325" s="7">
         <v>32</v>
       </c>
       <c r="E325" t="s" s="6">
         <v>14</v>
       </c>
       <c r="F325" s="7">
         <v>8</v>
       </c>
       <c r="G325" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H325" s="7">
         <v/>
       </c>
       <c r="I325" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J325" s="7">
         <v>190</v>
       </c>
       <c r="K325" t="s" s="6">
         <v>14</v>
       </c>
@@ -8240,54 +8240,54 @@
       </c>
       <c r="F326" s="7">
         <v>7</v>
       </c>
       <c r="G326" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H326" s="7">
         <v>1</v>
       </c>
       <c r="I326" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J326" s="7">
         <v>80</v>
       </c>
       <c r="K326" t="s" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="327" spans="1:11">
       <c r="A327" t="s" s="6">
         <v>16</v>
       </c>
       <c r="B327" s="7">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C327" t="s" s="6">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="D327" s="7">
         <v>14</v>
       </c>
       <c r="E327" t="s" s="6">
         <v>14</v>
       </c>
       <c r="F327" s="7">
         <v>1</v>
       </c>
       <c r="G327" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H327" s="7">
         <v>4</v>
       </c>
       <c r="I327" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J327" s="7">
         <v>98</v>
       </c>
       <c r="K327" t="s" s="6">
         <v>14</v>
       </c>
@@ -8415,54 +8415,54 @@
       </c>
       <c r="F331" s="7">
         <v>1</v>
       </c>
       <c r="G331" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H331" s="7">
         <v>1</v>
       </c>
       <c r="I331" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J331" s="7">
         <v>69</v>
       </c>
       <c r="K331" t="s" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="332" spans="1:11">
       <c r="A332" t="s" s="6">
         <v>21</v>
       </c>
       <c r="B332" s="7">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C332" t="s" s="6">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="D332" s="7">
         <v>37</v>
       </c>
       <c r="E332" t="s" s="6">
         <v>14</v>
       </c>
       <c r="F332" s="7">
         <v>1</v>
       </c>
       <c r="G332" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H332" s="7">
         <v>2</v>
       </c>
       <c r="I332" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J332" s="7">
         <v>356</v>
       </c>
       <c r="K332" t="s" s="6">
         <v>14</v>
       </c>
@@ -8905,51 +8905,51 @@
       </c>
       <c r="F345" s="7">
         <v>19</v>
       </c>
       <c r="G345" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H345" s="7">
         <v>12</v>
       </c>
       <c r="I345" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J345" s="7">
         <v>754</v>
       </c>
       <c r="K345" t="s" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="346" spans="1:11">
       <c r="A346" t="s" s="8">
         <v>35</v>
       </c>
       <c r="B346" s="9">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="C346" t="s" s="8">
         <v>14</v>
       </c>
       <c r="D346" s="9">
         <v>371</v>
       </c>
       <c r="E346" t="s" s="8">
         <v>14</v>
       </c>
       <c r="F346" s="9">
         <v>62</v>
       </c>
       <c r="G346" t="s" s="8">
         <v>14</v>
       </c>
       <c r="H346" s="9">
         <v>38</v>
       </c>
       <c r="I346" t="s" s="8">
         <v>14</v>
       </c>
       <c r="J346" s="9">
         <v>4161</v>
       </c>
@@ -9005,54 +9005,54 @@
     <row r="359" spans="1:11">
       <c r="A359" t="s" s="5">
         <v>7</v>
       </c>
       <c r="B359" t="s" s="5">
         <v>8</v>
       </c>
       <c r="D359" t="s" s="5">
         <v>9</v>
       </c>
       <c r="F359" t="s" s="5">
         <v>10</v>
       </c>
       <c r="H359" t="s" s="5">
         <v>11</v>
       </c>
       <c r="J359" t="s" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="360" spans="1:11">
       <c r="A360" t="s" s="6">
         <v>13</v>
       </c>
       <c r="B360" s="7">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C360" t="s" s="6">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="D360" s="7">
         <v>32</v>
       </c>
       <c r="E360" t="s" s="6">
         <v>14</v>
       </c>
       <c r="F360" s="7">
         <v>8</v>
       </c>
       <c r="G360" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H360" s="7">
         <v/>
       </c>
       <c r="I360" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J360" s="7">
         <v>191</v>
       </c>
       <c r="K360" t="s" s="6">
         <v>14</v>
       </c>
@@ -9075,54 +9075,54 @@
       </c>
       <c r="F361" s="7">
         <v>7</v>
       </c>
       <c r="G361" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H361" s="7">
         <v>1</v>
       </c>
       <c r="I361" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J361" s="7">
         <v>80</v>
       </c>
       <c r="K361" t="s" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="362" spans="1:11">
       <c r="A362" t="s" s="6">
         <v>16</v>
       </c>
       <c r="B362" s="7">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C362" t="s" s="6">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="D362" s="7">
         <v>14</v>
       </c>
       <c r="E362" t="s" s="6">
         <v>14</v>
       </c>
       <c r="F362" s="7">
         <v>1</v>
       </c>
       <c r="G362" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H362" s="7">
         <v>4</v>
       </c>
       <c r="I362" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J362" s="7">
         <v>98</v>
       </c>
       <c r="K362" t="s" s="6">
         <v>14</v>
       </c>
@@ -9250,54 +9250,54 @@
       </c>
       <c r="F366" s="7">
         <v>1</v>
       </c>
       <c r="G366" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H366" s="7">
         <v>1</v>
       </c>
       <c r="I366" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J366" s="7">
         <v>69</v>
       </c>
       <c r="K366" t="s" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="367" spans="1:11">
       <c r="A367" t="s" s="6">
         <v>21</v>
       </c>
       <c r="B367" s="7">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C367" t="s" s="6">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="D367" s="7">
         <v>35</v>
       </c>
       <c r="E367" t="s" s="6">
         <v>14</v>
       </c>
       <c r="F367" s="7">
         <v>1</v>
       </c>
       <c r="G367" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H367" s="7">
         <v>2</v>
       </c>
       <c r="I367" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J367" s="7">
         <v>341</v>
       </c>
       <c r="K367" t="s" s="6">
         <v>14</v>
       </c>
@@ -9740,51 +9740,51 @@
       </c>
       <c r="F380" s="7">
         <v>19</v>
       </c>
       <c r="G380" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H380" s="7">
         <v>12</v>
       </c>
       <c r="I380" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J380" s="7">
         <v>758</v>
       </c>
       <c r="K380" t="s" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="381" spans="1:11">
       <c r="A381" t="s" s="8">
         <v>35</v>
       </c>
       <c r="B381" s="9">
-        <v>782</v>
+        <v>779</v>
       </c>
       <c r="C381" t="s" s="8">
         <v>14</v>
       </c>
       <c r="D381" s="9">
         <v>367</v>
       </c>
       <c r="E381" t="s" s="8">
         <v>14</v>
       </c>
       <c r="F381" s="9">
         <v>62</v>
       </c>
       <c r="G381" t="s" s="8">
         <v>14</v>
       </c>
       <c r="H381" s="9">
         <v>38</v>
       </c>
       <c r="I381" t="s" s="8">
         <v>14</v>
       </c>
       <c r="J381" s="9">
         <v>3865</v>
       </c>
@@ -9840,54 +9840,54 @@
     <row r="394" spans="1:11">
       <c r="A394" t="s" s="5">
         <v>7</v>
       </c>
       <c r="B394" t="s" s="5">
         <v>8</v>
       </c>
       <c r="D394" t="s" s="5">
         <v>9</v>
       </c>
       <c r="F394" t="s" s="5">
         <v>10</v>
       </c>
       <c r="H394" t="s" s="5">
         <v>11</v>
       </c>
       <c r="J394" t="s" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="395" spans="1:11">
       <c r="A395" t="s" s="6">
         <v>13</v>
       </c>
       <c r="B395" s="7">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="C395" t="s" s="6">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="D395" s="7">
         <v>32</v>
       </c>
       <c r="E395" t="s" s="6">
         <v>14</v>
       </c>
       <c r="F395" s="7">
         <v>8</v>
       </c>
       <c r="G395" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H395" s="7">
         <v/>
       </c>
       <c r="I395" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J395" s="7">
         <v>192</v>
       </c>
       <c r="K395" t="s" s="6">
         <v>14</v>
       </c>
@@ -9910,89 +9910,89 @@
       </c>
       <c r="F396" s="7">
         <v>7</v>
       </c>
       <c r="G396" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H396" s="7">
         <v>2</v>
       </c>
       <c r="I396" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J396" s="7">
         <v>80</v>
       </c>
       <c r="K396" t="s" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="397" spans="1:11">
       <c r="A397" t="s" s="6">
         <v>16</v>
       </c>
       <c r="B397" s="7">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C397" t="s" s="6">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="D397" s="7">
         <v>14</v>
       </c>
       <c r="E397" t="s" s="6">
         <v>14</v>
       </c>
       <c r="F397" s="7">
         <v>1</v>
       </c>
       <c r="G397" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H397" s="7">
         <v>4</v>
       </c>
       <c r="I397" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J397" s="7">
         <v>98</v>
       </c>
       <c r="K397" t="s" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="398" spans="1:11">
       <c r="A398" t="s" s="6">
         <v>17</v>
       </c>
       <c r="B398" s="7">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C398" t="s" s="6">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="D398" s="7">
         <v>15</v>
       </c>
       <c r="E398" t="s" s="6">
         <v>14</v>
       </c>
       <c r="F398" s="7">
         <v>1</v>
       </c>
       <c r="G398" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H398" s="7">
         <v>1</v>
       </c>
       <c r="I398" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J398" s="7">
         <v>93</v>
       </c>
       <c r="K398" t="s" s="6">
         <v>14</v>
       </c>
@@ -10085,54 +10085,54 @@
       </c>
       <c r="F401" s="7">
         <v>1</v>
       </c>
       <c r="G401" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H401" s="7">
         <v>1</v>
       </c>
       <c r="I401" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J401" s="7">
         <v>69</v>
       </c>
       <c r="K401" t="s" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="402" spans="1:11">
       <c r="A402" t="s" s="6">
         <v>21</v>
       </c>
       <c r="B402" s="7">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C402" t="s" s="6">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="D402" s="7">
         <v>34</v>
       </c>
       <c r="E402" t="s" s="6">
         <v>14</v>
       </c>
       <c r="F402" s="7">
         <v>1</v>
       </c>
       <c r="G402" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H402" s="7">
         <v>2</v>
       </c>
       <c r="I402" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J402" s="7">
         <v>339</v>
       </c>
       <c r="K402" t="s" s="6">
         <v>14</v>
       </c>
@@ -10540,86 +10540,86 @@
       </c>
       <c r="F414" s="7">
         <v/>
       </c>
       <c r="G414" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H414" s="7">
         <v>2</v>
       </c>
       <c r="I414" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J414" s="7">
         <v>82</v>
       </c>
       <c r="K414" t="s" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="415" spans="1:11">
       <c r="A415" t="s" s="6">
         <v>34</v>
       </c>
       <c r="B415" s="7">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C415" t="s" s="6">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="D415" s="7">
         <v>39</v>
       </c>
       <c r="E415" t="s" s="6">
         <v>14</v>
       </c>
       <c r="F415" s="7">
         <v>19</v>
       </c>
       <c r="G415" t="s" s="6">
         <v>14</v>
       </c>
       <c r="H415" s="7">
         <v>12</v>
       </c>
       <c r="I415" t="s" s="6">
         <v>14</v>
       </c>
       <c r="J415" s="7">
         <v>759</v>
       </c>
       <c r="K415" t="s" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="416" spans="1:11">
       <c r="A416" t="s" s="8">
         <v>35</v>
       </c>
       <c r="B416" s="9">
-        <v>792</v>
+        <v>780</v>
       </c>
       <c r="C416" t="s" s="8">
         <v>14</v>
       </c>
       <c r="D416" s="9">
         <v>367</v>
       </c>
       <c r="E416" t="s" s="8">
         <v>14</v>
       </c>
       <c r="F416" s="9">
         <v>62</v>
       </c>
       <c r="G416" t="s" s="8">
         <v>14</v>
       </c>
       <c r="H416" s="9">
         <v>39</v>
       </c>
       <c r="I416" t="s" s="8">
         <v>14</v>
       </c>
       <c r="J416" s="9">
         <v>3816</v>
       </c>